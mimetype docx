--- v0 (2026-07-26)
+++ v1 (2026-10-31)
@@ -1,50 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="68F38FAD" w14:textId="5CEE4DD5" w:rsidR="4054CA02" w:rsidRPr="00DE069A" w:rsidRDefault="4054CA02" w:rsidP="1FA93C84">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20E0AD0E" w14:textId="77777777" w:rsidR="002275A6" w:rsidRPr="00DE069A" w:rsidRDefault="002275A6" w:rsidP="1FA93C84">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
@@ -2252,72 +2251,72 @@
           <w:p w14:paraId="79544783" w14:textId="34A10C49" w:rsidR="00AB0A56" w:rsidRPr="00DE069A" w:rsidRDefault="00AB0A56" w:rsidP="3F166C3D">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E585E21" w14:textId="2745980E" w:rsidR="00AB0A56" w:rsidRPr="00DE069A" w:rsidRDefault="00AB0A56" w:rsidP="4D6A71EB">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="395139AE" w14:textId="34CCF374" w:rsidR="00AB0A56" w:rsidRPr="00DE069A" w:rsidRDefault="00AB0A56" w:rsidP="4D6A71EB">
+          <w:p w14:paraId="395139AE" w14:textId="0B4572F5" w:rsidR="00AB0A56" w:rsidRPr="00DE069A" w:rsidRDefault="00AB0A56" w:rsidP="002704F3">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="1B8E2B45" w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – VI i </w:t>
+              <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="006E7790" w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="448A6A3D" w14:textId="56A89E92" w:rsidR="00AB0A56" w:rsidRPr="00DE069A" w:rsidRDefault="00AB0A56" w:rsidP="4D6A71EB">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
@@ -2425,101 +2424,96 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE069A" w:rsidRPr="00DE069A" w14:paraId="26D45151" w14:textId="77777777" w:rsidTr="00DE069A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1334B98E" w14:textId="19D42A75" w:rsidR="3F166C3D" w:rsidRPr="00DE069A" w:rsidRDefault="000C1FEC" w:rsidP="3F166C3D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>SP1/4</w:t>
-[...6 lines deleted...]
-              <w:t>/26</w:t>
+              <w:t>SP1/4/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="239BD511" w14:textId="46403F36" w:rsidR="5CE1A9B7" w:rsidRPr="00DE069A" w:rsidRDefault="5CE1A9B7" w:rsidP="3F166C3D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MATEMATYKA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6C49BB" w14:textId="188959E7" w:rsidR="5CE1A9B7" w:rsidRPr="00DE069A" w:rsidRDefault="5CE1A9B7" w:rsidP="3F166C3D">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7D6C49BB" w14:textId="72EBD10D" w:rsidR="5CE1A9B7" w:rsidRPr="00DE069A" w:rsidRDefault="5CE1A9B7" w:rsidP="002704F3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE069A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3AC9D50A" w14:textId="56A89E92" w:rsidR="733D1689" w:rsidRPr="00DE069A" w:rsidRDefault="733D1689" w:rsidP="3F166C3D">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>„MATEMATYKA Z PLUSEM” –</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57B2C0A3" w14:textId="2C5574C6" w:rsidR="733D1689" w:rsidRPr="00DE069A" w:rsidRDefault="733D1689" w:rsidP="3F166C3D">
@@ -2564,90 +2558,92 @@
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> W KLASACH 4-8 W SZKOLE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="614125EF" w14:textId="5E398D21" w:rsidR="733D1689" w:rsidRPr="00DE069A" w:rsidRDefault="733D1689" w:rsidP="3F166C3D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> PODSTAWOWEJ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03BA4B9A" w14:textId="7495A049" w:rsidR="733D1689" w:rsidRPr="00DE069A" w:rsidRDefault="733D1689" w:rsidP="3F166C3D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ZGODNY Z PODSTAWĄ PROGRAMOWĄ Z ROKU 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE069A" w:rsidRPr="00DE069A" w14:paraId="2C9A5955" w14:textId="77777777" w:rsidTr="00DE069A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BCF0910" w14:textId="5CC1F342" w:rsidR="00281CA0" w:rsidRPr="00DE069A" w:rsidRDefault="00281CA0" w:rsidP="000C1FEC">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SP1/</w:t>
             </w:r>
             <w:r w:rsidR="000C1FEC" w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F718E5B" w14:textId="77777777" w:rsidR="00281CA0" w:rsidRPr="00DE069A" w:rsidRDefault="00281CA0" w:rsidP="7DB34331">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
@@ -3090,65 +3086,51 @@
               </w:rPr>
               <w:t>W KLASACH 4 - 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE069A" w:rsidRPr="00DE069A" w14:paraId="27191651" w14:textId="77777777" w:rsidTr="00DE069A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="372A9D4B" w14:textId="19CFCCD8" w:rsidR="000C1FEC" w:rsidRPr="00DE069A" w:rsidRDefault="00362B59" w:rsidP="68685796">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>SP1/</w:t>
-[...13 lines deleted...]
-              <w:t>/26</w:t>
+              <w:t>SP1/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E46FF73" w14:textId="77777777" w:rsidR="000C1FEC" w:rsidRPr="00DE069A" w:rsidRDefault="000C1FEC" w:rsidP="000C1FEC">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ZAJĘCIA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78E10C4D" w14:textId="14C2BB51" w:rsidR="000C1FEC" w:rsidRPr="00DE069A" w:rsidRDefault="000C1FEC" w:rsidP="000C1FEC">
@@ -3590,65 +3572,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE069A" w:rsidRPr="00DE069A" w14:paraId="7E6A8548" w14:textId="77777777" w:rsidTr="00DE069A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5616E72F" w14:textId="4159886A" w:rsidR="7DB34331" w:rsidRPr="00DE069A" w:rsidRDefault="00362B59" w:rsidP="7DB34331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>SP1/</w:t>
-[...13 lines deleted...]
-              <w:t>/26</w:t>
+              <w:t>SP1/7/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25D6E780" w14:textId="6B697874" w:rsidR="161A6008" w:rsidRPr="00DE069A" w:rsidRDefault="161A6008" w:rsidP="7DB34331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BIOLOGIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3719,50 +3687,51 @@
               </w:rPr>
               <w:t>(ZGODNY Z PODSTAWĄ PROGRAMOWĄ OBOWIĄZUJĄCĄ OD 1 WRZEŚNIA 2024 R.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE069A" w:rsidRPr="00DE069A" w14:paraId="16E01CE4" w14:textId="77777777" w:rsidTr="00DE069A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093A3A6B" w14:textId="77777777" w:rsidR="000F1FA2" w:rsidRPr="00DE069A" w:rsidRDefault="00673375" w:rsidP="7DB34331">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SP1/20/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A457B28" w14:textId="29217026" w:rsidR="000F1FA2" w:rsidRPr="00DE069A" w:rsidRDefault="000F1FA2" w:rsidP="7DB34331">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -4401,65 +4370,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE069A" w:rsidRPr="00DE069A" w14:paraId="40E23188" w14:textId="77777777" w:rsidTr="00DE069A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="055C89AF" w14:textId="0B3684E6" w:rsidR="7DB34331" w:rsidRPr="00DE069A" w:rsidRDefault="00B62C5D" w:rsidP="7DB34331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>SP1/</w:t>
-[...13 lines deleted...]
-              <w:t>/26</w:t>
+              <w:t>SP1/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7000C5D4" w14:textId="14E0C7C7" w:rsidR="24F4D8C5" w:rsidRPr="00DE069A" w:rsidRDefault="24F4D8C5" w:rsidP="7DB34331">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>INFORMATYKA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5192,50 +5147,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> ŚWIĘTOŚ</w:t>
             </w:r>
             <w:r w:rsidR="00B63D33" w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Ć” PROGRAM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4615E3C2" w14:textId="285DC468" w:rsidR="00B57E7F" w:rsidRPr="00DE069A" w:rsidRDefault="00B63D33" w:rsidP="606700B6">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> RELIGIA DLA KLAS V, </w:t>
             </w:r>
             <w:r w:rsidR="13D42150" w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VI</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="452695AC" w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VII</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
@@ -5244,50 +5200,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> i VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE069A" w:rsidRPr="00DE069A" w14:paraId="54EBA748" w14:textId="77777777" w:rsidTr="00DE069A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DDB7F7D" w14:textId="77777777" w:rsidR="00904B15" w:rsidRPr="00DE069A" w:rsidRDefault="00904B15" w:rsidP="1FA93C84">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SP1/1/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45E7429C" w14:textId="16F29C36" w:rsidR="00904B15" w:rsidRPr="00DE069A" w:rsidRDefault="00772644" w:rsidP="606700B6">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE069A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>WIEDZA O</w:t>
             </w:r>
           </w:p>
@@ -5940,77 +5897,75 @@
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="002275A6" w:rsidRPr="00DE069A" w:rsidRDefault="002275A6" w:rsidP="1FA93C84">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="002275A6" w:rsidRPr="00DE069A" w:rsidRDefault="002275A6" w:rsidP="1FA93C84">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="002275A6" w:rsidRPr="00DE069A" w:rsidRDefault="002275A6" w:rsidP="1FA93C84">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="002275A6" w:rsidRPr="00DE069A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75FD3CC3" w14:textId="77777777" w:rsidR="00421377" w:rsidRDefault="00421377" w:rsidP="00B57E7F">
+    <w:p w14:paraId="704664E8" w14:textId="77777777" w:rsidR="008631DE" w:rsidRDefault="008631DE" w:rsidP="00B57E7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B48E554" w14:textId="77777777" w:rsidR="00421377" w:rsidRDefault="00421377" w:rsidP="00B57E7F">
+    <w:p w14:paraId="4CC9E8E1" w14:textId="77777777" w:rsidR="008631DE" w:rsidRDefault="008631DE" w:rsidP="00B57E7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6072,92 +6027,91 @@
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="Yu Gothic UI"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B1D60F0" w14:textId="77777777" w:rsidR="00421377" w:rsidRDefault="00421377" w:rsidP="00B57E7F">
+    <w:p w14:paraId="4E46E542" w14:textId="77777777" w:rsidR="008631DE" w:rsidRDefault="008631DE" w:rsidP="00B57E7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="254FE4D3" w14:textId="77777777" w:rsidR="00421377" w:rsidRDefault="00421377" w:rsidP="00B57E7F">
+    <w:p w14:paraId="7D45766B" w14:textId="77777777" w:rsidR="008631DE" w:rsidRDefault="008631DE" w:rsidP="00B57E7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normalny"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003802F2"/>
     <w:rsid w:val="00004ADC"/>
     <w:rsid w:val="0000516A"/>
     <w:rsid w:val="000174DD"/>
@@ -6167,50 +6121,51 @@
     <w:rsid w:val="000B62EA"/>
     <w:rsid w:val="000C1FEC"/>
     <w:rsid w:val="000D29B4"/>
     <w:rsid w:val="000F0401"/>
     <w:rsid w:val="000F1FA2"/>
     <w:rsid w:val="000F2F11"/>
     <w:rsid w:val="00104C21"/>
     <w:rsid w:val="00112905"/>
     <w:rsid w:val="00136EBC"/>
     <w:rsid w:val="001518A2"/>
     <w:rsid w:val="001570A7"/>
     <w:rsid w:val="00162D8E"/>
     <w:rsid w:val="001800F4"/>
     <w:rsid w:val="00182B17"/>
     <w:rsid w:val="00190C56"/>
     <w:rsid w:val="00194ABC"/>
     <w:rsid w:val="001A2E5B"/>
     <w:rsid w:val="001C29DC"/>
     <w:rsid w:val="001F450D"/>
     <w:rsid w:val="002275A6"/>
     <w:rsid w:val="00242F3D"/>
     <w:rsid w:val="00243D38"/>
     <w:rsid w:val="00247188"/>
     <w:rsid w:val="00247803"/>
     <w:rsid w:val="002532EB"/>
+    <w:rsid w:val="002704F3"/>
     <w:rsid w:val="00273FA3"/>
     <w:rsid w:val="00281CA0"/>
     <w:rsid w:val="00283616"/>
     <w:rsid w:val="002C3BB7"/>
     <w:rsid w:val="002C4AEA"/>
     <w:rsid w:val="002D10F1"/>
     <w:rsid w:val="00302157"/>
     <w:rsid w:val="00303E99"/>
     <w:rsid w:val="0031184E"/>
     <w:rsid w:val="00316FAD"/>
     <w:rsid w:val="00335743"/>
     <w:rsid w:val="003371B4"/>
     <w:rsid w:val="00356A0B"/>
     <w:rsid w:val="00362B59"/>
     <w:rsid w:val="003802F2"/>
     <w:rsid w:val="003950DB"/>
     <w:rsid w:val="003B69E4"/>
     <w:rsid w:val="003D04F4"/>
     <w:rsid w:val="003D76CF"/>
     <w:rsid w:val="003E5CEB"/>
     <w:rsid w:val="003F5C1C"/>
     <w:rsid w:val="00421377"/>
     <w:rsid w:val="004220B6"/>
     <w:rsid w:val="0042472F"/>
     <w:rsid w:val="00470273"/>
@@ -6228,50 +6183,51 @@
     <w:rsid w:val="00566D77"/>
     <w:rsid w:val="0059567D"/>
     <w:rsid w:val="00597D13"/>
     <w:rsid w:val="005A1A12"/>
     <w:rsid w:val="005A7AB8"/>
     <w:rsid w:val="005C7D07"/>
     <w:rsid w:val="005F5905"/>
     <w:rsid w:val="00611BD1"/>
     <w:rsid w:val="006406CB"/>
     <w:rsid w:val="00673375"/>
     <w:rsid w:val="006D14E1"/>
     <w:rsid w:val="006D36C4"/>
     <w:rsid w:val="006D6719"/>
     <w:rsid w:val="006E7790"/>
     <w:rsid w:val="00741F37"/>
     <w:rsid w:val="00743E90"/>
     <w:rsid w:val="00772644"/>
     <w:rsid w:val="007863C8"/>
     <w:rsid w:val="007A54A7"/>
     <w:rsid w:val="007B37E6"/>
     <w:rsid w:val="007E2ECD"/>
     <w:rsid w:val="007E6530"/>
     <w:rsid w:val="007F3486"/>
     <w:rsid w:val="007F5CDF"/>
     <w:rsid w:val="007F6FBC"/>
+    <w:rsid w:val="008631DE"/>
     <w:rsid w:val="00865232"/>
     <w:rsid w:val="008724FF"/>
     <w:rsid w:val="00887323"/>
     <w:rsid w:val="00895834"/>
     <w:rsid w:val="008D13C0"/>
     <w:rsid w:val="008D5688"/>
     <w:rsid w:val="008E3588"/>
     <w:rsid w:val="009011EB"/>
     <w:rsid w:val="00904B15"/>
     <w:rsid w:val="009263F1"/>
     <w:rsid w:val="009332D1"/>
     <w:rsid w:val="00936514"/>
     <w:rsid w:val="00937775"/>
     <w:rsid w:val="00955887"/>
     <w:rsid w:val="009728FC"/>
     <w:rsid w:val="00974F19"/>
     <w:rsid w:val="0099443A"/>
     <w:rsid w:val="00994B5C"/>
     <w:rsid w:val="009A18BA"/>
     <w:rsid w:val="009B3253"/>
     <w:rsid w:val="009B5A7E"/>
     <w:rsid w:val="009E3894"/>
     <w:rsid w:val="00A144A7"/>
     <w:rsid w:val="00A14AF8"/>
     <w:rsid w:val="00A20CD4"/>
@@ -8033,60 +7989,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DF0D16760865164686B50927A4EC199C" ma:contentTypeVersion="20" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="4c51b861ebec110cde43bcdd7af61f31">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3" xmlns:ns3="1b6885b6-002b-49c6-a063-80917008cca0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e92962df906ebc1cfdc08ffe7b56a92c" ns2:_="" ns3:_="">
     <xsd:import namespace="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3"/>
     <xsd:import namespace="1b6885b6-002b-49c6-a063-80917008cca0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -8317,126 +8269,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1b6885b6-002b-49c6-a063-80917008cca0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x0031_a xmlns="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3" xsi:nil="true"/>
+    <Zesp_x00f3__x0142_matematyczno_x002d_przyrodniczy xmlns="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D39585F2-3F22-474D-A58D-E9D6C8B58CF2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F35673A3-E916-475C-BABA-90C4F598F29A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25170381-A8CC-4138-9803-E8A31D890639}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3"/>
     <ds:schemaRef ds:uri="1b6885b6-002b-49c6-a063-80917008cca0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F35673A3-E916-475C-BABA-90C4F598F29A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D39585F2-3F22-474D-A58D-E9D6C8B58CF2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1b6885b6-002b-49c6-a063-80917008cca0"/>
+    <ds:schemaRef ds:uri="4455c6b6-45b3-44b5-8bd5-c0f510b37fd3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>614</Words>
-  <Characters>3684</Characters>
+  <Words>612</Words>
+  <Characters>3675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4290</CharactersWithSpaces>
+  <CharactersWithSpaces>4279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Twoja nazwa użytkownika</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>